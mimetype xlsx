--- v1 (2026-06-05)
+++ v2 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,69 +86,57 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2024-39</t>
-[...1 lines deleted...]
-  <si>
     <t>Sekseverschillen in de relatie tussen psychische stoornis en delictgedrag</t>
   </si>
   <si>
-    <t>Dit project beoogt breed inzicht te geven in hoe de ontwikkeling van (kinder- en jeugd)psychiatrische stoornissen delictgedrag beïnvloeden, waarbij de verschillen tussen jongens en meisjes wordt onderzocht.</t>
+    <t>Dit onderzoek richt zich op de relatie tussen psychische stoornissen en delictgedrag bij jongeren, met specifieke aandacht voor verschillen en overeenkomsten tussen jongens en meisjes. De resultaten worden vertaald naar praktische adviezen voor professionals over de diagnostiek, behandeling en bejegening van meisjes in de forensische zorg.</t>
   </si>
   <si>
     <t>x</t>
-  </si>
-[...7 lines deleted...]
-    <t>Het doel van het project was de ontwikkeling van een diagnostisch instrument voor het in kaart brengen van het geweten bij jongeren, gebaseerd op een duidelijk theoretisch kader en met een verantwoord instrument. Dit stelt de professional in staat de diagnose te formuleren als een gestructureerd professioneel oordeel bij jongeren tussen 12 en 24 jaar oud.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -454,62 +442,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -551,111 +539,75 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z2" t="s">
-        <v>27</v>
-[...31 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>