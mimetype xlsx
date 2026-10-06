--- v0 (2026-05-23)
+++ v1 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -134,75 +134,66 @@
   <si>
     <t>Ouderbetrokkenheid: wat werkt?</t>
   </si>
   <si>
     <t>Onderzoek naar werkzame bestanddelen van ouderbetrokkenheid voor interventies in het forensische jeugdzorgveld.</t>
   </si>
   <si>
     <t>2021-19</t>
   </si>
   <si>
     <t>Literatuurstudie naar werkzame elementen van behandelmotivatie bij jongeren in de forensische jeugdhulp</t>
   </si>
   <si>
     <t>Gemotiveerd meer effect behalen: literatuurstudie naar werkzame elementen van behandelmotivatie bij jongeren in de forensische jeugdhulp.</t>
   </si>
   <si>
     <t>2019-11</t>
   </si>
   <si>
     <t>Helende honden</t>
   </si>
   <si>
     <t>Effectiviteit van Dutch Cell Dogs op recidive van jongeren in Justitiële Jeugdinrichtingen.</t>
   </si>
   <si>
-    <t>2019-06</t>
-[...1 lines deleted...]
-  <si>
     <t>Evidence Gap Map Vaktherapie</t>
   </si>
   <si>
-    <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
-[...2 lines deleted...]
-    <t>2019-05</t>
+    <t>Hoe sterk is de wetenschappelijke basis van vaktherapie in de forensische jeugdzorg? Dit project brengt in kaart wat we al weten, waar de kennishiaten zitten en welke onderwerpen om vervolgonderzoek vragen.</t>
   </si>
   <si>
     <t>Onderzoek naar indicatoren radicalisering bij jongeren in forensische zorg: ‘vreemd of gevaarlijk’</t>
   </si>
   <si>
-    <t>Een literatuur- en kwalitatief onderzoek naar de kennis en ervaringen van professionals in het forensisch jeugdveld met radicalisering.</t>
-[...2 lines deleted...]
-    <t>2018-01</t>
+    <t>Hoe herken je signalen van radicalisering bij jongeren in de forensische jeugdzorg? Dit project biedt inzicht in belangrijke indicatoren, risicofactoren en handelingsperspectieven voor professionals.</t>
   </si>
   <si>
     <t>Back to the future</t>
   </si>
   <si>
-    <t>Deze precall richt zich op het vinden van de juiste onderwerpen voor de onderzoeksagenda van KFZ-J.</t>
+    <t>Welke ontwikkelingen bepalen de toekomst van de forensische zorg voor jeugd? In dit project zijn samen met experts toekomstscenario’s ontwikkeld die hebben geleid tot zes belangrijke onderzoeksthema’s voor de onderzoeksagenda van KFZ-Jeugd. Back to the future.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -632,53 +623,50 @@
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
-      <c r="X2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y2" t="s">
         <v>27</v>
       </c>
       <c r="Z2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
@@ -765,119 +753,110 @@
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" t="s">
+      <c r="B7" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
       <c r="Y7" t="s">
         <v>27</v>
       </c>
       <c r="Z7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" t="s">
+      <c r="B8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>27</v>
       </c>
       <c r="Y8" t="s">
         <v>27</v>
       </c>
       <c r="Z8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" s="1" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>27</v>
       </c>
       <c r="Y9" t="s">
         <v>27</v>
       </c>
       <c r="Z9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>