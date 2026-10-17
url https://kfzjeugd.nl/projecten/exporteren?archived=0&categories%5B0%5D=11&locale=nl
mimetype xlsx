--- v1 (2026-07-19)
+++ v2 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,57 +86,54 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2022-30</t>
-[...1 lines deleted...]
-  <si>
     <t>ADAMAS: inzet Credible Messengers in de forensische jeugdhulp</t>
   </si>
   <si>
-    <t>Verkenning van een samenwerking tussen een intensieve vorm van ambulante forensische jeugdhulp (IFA, Levvel) en credible messengers (ervaringsprofessionals) van ADAMAS.</t>
+    <t>Credible Messengers kunnen jongeren ondersteunen door vanuit eigen ervaring perspectief, vertrouwen en een positief netwerk te bieden. Dit project onderzocht de samenwerking tussen ervaringsprofessionals en ambulante forensische jeugdhulp.</t>
   </si>
   <si>
     <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -542,79 +539,76 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="T2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>