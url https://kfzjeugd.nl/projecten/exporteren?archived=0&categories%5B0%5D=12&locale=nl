--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -113,75 +113,75 @@
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
     <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2018-02</t>
   </si>
   <si>
     <t>Doorontwikkeling van Multidimensionele Familietherapie</t>
   </si>
   <si>
     <t>Doorontwikkeling van de MDFT voor jongvolwassenen van 18 tot 24 jaar in een JJI.</t>
   </si>
   <si>
     <t>2020-13</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek is de effectiviteit van de MY LIFE benadering onderzoeken waarbij er wordt gekeken wat de werkzame elementen zijn binnen dit onderzoek</t>
+    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
   </si>
   <si>
     <t>2019-10</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
   <si>
     <t>Het ontwikkelen van een energieke mindfulness traject die aansluit bij de leefwereld van de jongeren.</t>
   </si>
   <si>
     <t>2019-08</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
     <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -485,51 +485,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -646,53 +646,53 @@
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="U3" t="s">
         <v>27</v>
       </c>
       <c r="Y3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="U4" t="s">
         <v>27</v>
       </c>
       <c r="Y4" t="s">
         <v>27</v>
       </c>
       <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
@@ -733,59 +733,50 @@
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
       <c r="U6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>