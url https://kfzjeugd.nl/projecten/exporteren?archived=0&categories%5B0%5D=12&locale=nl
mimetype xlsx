--- v1 (2026-06-05)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,60 +86,78 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>Interventieontwikkeling gezonde seksualiteit</t>
+  </si>
+  <si>
+    <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>2026-48</t>
+  </si>
+  <si>
+    <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
+  </si>
+  <si>
+    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
+  </si>
+  <si>
     <t>2021-23</t>
   </si>
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
     <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
-  </si>
-[...1 lines deleted...]
-    <t>x</t>
   </si>
   <si>
     <t>2018-02</t>
   </si>
   <si>
     <t>Doorontwikkeling van Multidimensionele Familietherapie</t>
   </si>
   <si>
     <t>Doorontwikkeling van de MDFT voor jongvolwassenen van 18 tot 24 jaar in een JJI.</t>
   </si>
   <si>
     <t>2020-13</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
     <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
   </si>
   <si>
     <t>2019-10</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
@@ -481,62 +499,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -588,191 +606,257 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>27</v>
       </c>
       <c r="U2" t="s">
         <v>27</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="V2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-      <c r="H3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="U3" t="s">
         <v>27</v>
       </c>
       <c r="Y3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>27</v>
+      </c>
       <c r="U4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Y4" t="s">
         <v>27</v>
       </c>
       <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" t="s">
         <v>27</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="Y5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="M6" t="s">
+      <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="U6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="U7" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="U8" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y8" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>