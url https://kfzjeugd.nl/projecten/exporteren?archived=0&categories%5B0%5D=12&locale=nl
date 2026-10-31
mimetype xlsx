--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,114 +86,93 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2026-49</t>
-[...1 lines deleted...]
-  <si>
     <t>Interventieontwikkeling gezonde seksualiteit</t>
   </si>
   <si>
     <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2026-48</t>
-[...1 lines deleted...]
-  <si>
     <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
   </si>
   <si>
-    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
-[...2 lines deleted...]
-    <t>2021-23</t>
+    <t>Dit onderzoek richt zich op het versterken van de kennis en vaardigheden van professionals in de forensische jeugdzorg, zodat zij beter kunnen aansluiten bij jongeren en gezinnen met een Syrische, Somalische of Eritrese vluchtelingenachtergrond. Met een gevarieerd leertraject wordt gewerkt aan cultuursensitieve hulpverlening en effectievere ondersteuning.</t>
   </si>
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
-    <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
-[...2 lines deleted...]
-    <t>2018-02</t>
+    <t>De Slapende Honden methode helpt jongeren met chronische traumatisering om gemotiveerd deel te nemen aan traumatherapie. De methode richt zich op het vergroten van behandelbereidheid en het wegnemen van obstakels die behandeling in de weg staan.</t>
   </si>
   <si>
     <t>Doorontwikkeling van Multidimensionele Familietherapie</t>
   </si>
   <si>
-    <t>Doorontwikkeling van de MDFT voor jongvolwassenen van 18 tot 24 jaar in een JJI.</t>
-[...2 lines deleted...]
-    <t>2020-13</t>
+    <t>Doorontwikkeling van Multidimensionele Familietherapie: hoe kan familietherapie bijdragen aan een succesvolle terugkeer van jongvolwassenen uit een justitiële jeugdinrichting? Dit project ontwikkelde en testte een aangepaste MDFT-methode, met veelbelovende resultaten voor re-integratie en het voorkomen van terugval.</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
-[...2 lines deleted...]
-    <t>2019-10</t>
+    <t>MY LIFE is een groepsbehandeling voor jongeren met complexe gedragsproblemen waarin relatie, hoop en persoonlijke groei centraal staan. De interventie combineert creatieve werkvormen, ervaringsdeskundigheid en aandacht voor de therapeutische relatie.</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een energieke mindfulness traject die aansluit bij de leefwereld van de jongeren.</t>
-[...2 lines deleted...]
-    <t>2019-08</t>
+    <t>Mindfulness kan jongeren in gesloten (forensische) jeugdzorg helpen om meer rust, balans en zelfregulatie te ervaren. Dit project ontwikkelde een mindfulnessprogramma dat aansluit bij de leefwereld van jongeren in geslotenheid.</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
+    <t>Solid Base Studio is een creatief trainingsprogramma dat jongeren in justitiële jeugdinrichtingen ondersteunt bij identiteitsontwikkeling, zelfvertrouwen en persoonlijke groei. Het programma helpt jongeren om actief aan hun toekomst te werken en gedragsverandering in gang te zetten.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -596,256 +575,235 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Q4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">