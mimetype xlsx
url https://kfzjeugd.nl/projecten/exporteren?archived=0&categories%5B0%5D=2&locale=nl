--- v1 (2026-06-19)
+++ v2 (2026-10-09)
@@ -645,53 +645,50 @@
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
       <c r="L4" t="s">
         <v>27</v>
       </c>
-      <c r="X4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y4" t="s">
         <v>27</v>
       </c>
       <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>