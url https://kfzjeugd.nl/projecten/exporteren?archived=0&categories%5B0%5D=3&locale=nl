--- v1 (2026-07-17)
+++ v2 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,57 +86,54 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>J2024-37 en J2024-41</t>
-[...1 lines deleted...]
-  <si>
     <t>Verkenning doelgroepen</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft subgroepen en organisaties binnen het forensische jeugdveld in kaart gebracht.</t>
+    <t>Het forensische jeugdveld is volop in ontwikkeling en kent een grote diversiteit aan jongeren, organisaties en zorgvormen. Dit project brengt de doelgroepen en organisaties binnen de forensische jeugdketen in kaart om meer overzicht en samenhang te creëren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
@@ -542,85 +539,79 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="J2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>