--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -209,51 +209,51 @@
   <si>
     <t>Evaluatie van een herstelondersteunende interventie voor jongeren</t>
   </si>
   <si>
     <t>2019-03</t>
   </si>
   <si>
     <t>De combinatie van een emotieherkenning-training met de toediening van oxytocine binnen een forensische context</t>
   </si>
   <si>
     <t>Het doel van dit project is om ERT aan te passen aan het Nederlandse forensische veld en de effectiviteit van ERT met oxytocinetoediening te evalueren.</t>
   </si>
   <si>
     <t>2019-06</t>
   </si>
   <si>
     <t>Evidence Gap Map Vaktherapie</t>
   </si>
   <si>
     <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -557,51 +557,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1057,59 +1057,50 @@
         <v>27</v>
       </c>
       <c r="Z14" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>