--- v1 (2026-06-05)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,60 +86,69 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>Interventieontwikkeling gezonde seksualiteit</t>
+  </si>
+  <si>
+    <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>2025-43</t>
   </si>
   <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
     <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
-  </si>
-[...1 lines deleted...]
-    <t>x</t>
   </si>
   <si>
     <t>2024-42</t>
   </si>
   <si>
     <t>Forward with Feelee: onderzoek en implementatie in de forensische jeugdhulp</t>
   </si>
   <si>
     <t>Het doel van het project is het tot stand brengen van een duurzame implementatie van de Feelee-app binnen 2-3 zorginstellingen.</t>
   </si>
   <si>
     <t>2023-28</t>
   </si>
   <si>
     <t>Up2U-Future: Het verkennen en versterken van behandelmotivatie bij jongeren in de forensische jeugdzorg</t>
   </si>
   <si>
     <t>Het doel van dit project is het doorontwikkelen van een bestaande interventie voor het stimuleren van behandelmotivatie bij jongeren in de (trans)forensische jeugdzorg (‘Up2U’).</t>
   </si>
   <si>
     <t>2022-31</t>
   </si>
   <si>
     <t>Ouderbetrokkenheid: wat werkt?</t>
   </si>
@@ -553,62 +562,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B14" sqref="B14"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -668,435 +677,471 @@
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>27</v>
+      </c>
+      <c r="U2" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2" t="s">
         <v>27</v>
       </c>
       <c r="Y2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
+      <c r="K3" t="s">
+        <v>27</v>
+      </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
-      <c r="P3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="M4" t="s">
         <v>27</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="P4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" t="s">
         <v>27</v>
       </c>
       <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E5" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M5" t="s">
         <v>27</v>
       </c>
-      <c r="R5" t="s">
+      <c r="Q5" t="s">
         <v>27</v>
       </c>
       <c r="Z5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
-      <c r="Q6" t="s">
-[...2 lines deleted...]
-      <c r="U6" t="s">
+      <c r="R6" t="s">
         <v>27</v>
       </c>
       <c r="Z6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
         <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="M7" t="s">
         <v>27</v>
       </c>
-      <c r="S7" t="s">
-[...2 lines deleted...]
-      <c r="Y7" t="s">
+      <c r="Q7" t="s">
+        <v>27</v>
+      </c>
+      <c r="U7" t="s">
         <v>27</v>
       </c>
       <c r="Z7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
       <c r="M8" t="s">
         <v>27</v>
       </c>
-      <c r="R8" t="s">
+      <c r="S8" t="s">
         <v>27</v>
       </c>
       <c r="Y8" t="s">
         <v>27</v>
       </c>
       <c r="Z8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>48</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" t="s">
         <v>27</v>
       </c>
+      <c r="R9" t="s">
+        <v>27</v>
+      </c>
       <c r="Y9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="H10" t="s">
+      <c r="G10" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" t="s">
         <v>27</v>
       </c>
       <c r="M10" t="s">
         <v>27</v>
       </c>
-      <c r="U10" t="s">
-[...2 lines deleted...]
-      <c r="Z10" t="s">
+      <c r="Y10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="H11" t="s">
         <v>27</v>
       </c>
       <c r="M11" t="s">
         <v>27</v>
       </c>
       <c r="U11" t="s">
         <v>27</v>
       </c>
-      <c r="Y11" t="s">
+      <c r="Z11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="H12" t="s">
         <v>27</v>
       </c>
       <c r="M12" t="s">
         <v>27</v>
       </c>
+      <c r="U12" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="M13" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      <c r="Z13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>27</v>
       </c>
-      <c r="J14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" t="s">
         <v>27</v>
       </c>
       <c r="Y14" t="s">
         <v>27</v>
       </c>
       <c r="Z14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" t="s">
+        <v>27</v>
+      </c>
+      <c r="M15" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z15" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>