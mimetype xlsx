--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,177 +86,123 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2026-49</t>
-[...1 lines deleted...]
-  <si>
     <t>Interventieontwikkeling gezonde seksualiteit</t>
   </si>
   <si>
     <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2025-43</t>
-[...1 lines deleted...]
-  <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
-    <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
-[...20 lines deleted...]
-    <t>2022-31</t>
+    <t>Dit project richt zich op de doorontwikkeling van de interventie Leren van Delict, die jongeren in de forensische jeugdzorg helpt inzicht te krijgen in de factoren en keuzes die hebben bijgedragen aan hun delictgedrag. De vernieuwde interventie moet beter aansluiten bij het cognitieve niveau, de motivatie en de behoeften van jongeren en professionals ondersteunen bij het voorkomen van terugval.</t>
   </si>
   <si>
     <t>Ouderbetrokkenheid: wat werkt?</t>
   </si>
   <si>
-    <t>Onderzoek naar werkzame bestanddelen van ouderbetrokkenheid voor interventies in het forensische jeugdzorgveld.</t>
-[...2 lines deleted...]
-    <t>2021-23</t>
+    <t>Ouderbetrokkenheid wordt gezien als een belangrijke factor in het voorkomen van delictgedrag bij jongeren. Dit project onderzocht welke elementen van ouderbetrokkenheid bijdragen aan effectieve interventies binnen het forensische jeugdwerkveld.</t>
   </si>
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
-    <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
-[...2 lines deleted...]
-    <t>2020-17</t>
+    <t>De Slapende Honden methode helpt jongeren met chronische traumatisering om gemotiveerd deel te nemen aan traumatherapie. De methode richt zich op het vergroten van behandelbereidheid en het wegnemen van obstakels die behandeling in de weg staan.</t>
   </si>
   <si>
     <t>Evaluatie Brains4Use: Op weg naar een hoger niveau van effectiviteit voor de interventie voor middelenmisbruik bij jongeren</t>
   </si>
   <si>
-    <t>Een onderzoek naar de effectiviteit van Brains4Use.</t>
-[...2 lines deleted...]
-    <t>2020-16</t>
+    <t>Brains4Use is een behandelprogramma voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie ondersteunt jongeren bij het verminderen van middelengebruik en het versterken van hun motivatie om gedrag te veranderen. Dit betreft de evaluatie van Brains4Use.</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
-    <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
-[...2 lines deleted...]
-    <t>2019-11</t>
+    <t>Brains4Use is een individuele gedragsinterventie voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie helpt jongeren inzicht te krijgen in hun middelengebruik en ondersteunt hen bij gedragsverandering.</t>
   </si>
   <si>
     <t>Helende honden</t>
   </si>
   <si>
-    <t>Effectiviteit van Dutch Cell Dogs op recidive van jongeren in Justitiële Jeugdinrichtingen.</t>
-[...2 lines deleted...]
-    <t>2019-10</t>
+    <t>Kan het trainen van asielhonden bijdragen aan de ontwikkeling van jongeren in justitiële jeugdinrichtingen? Dit project onderzocht of de interventie Dutch Cell Dogs een positief effect heeft op delinquent gedrag en recidive.</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een energieke mindfulness traject die aansluit bij de leefwereld van de jongeren.</t>
-[...2 lines deleted...]
-    <t>2019-08</t>
+    <t>Mindfulness kan jongeren in gesloten (forensische) jeugdzorg helpen om meer rust, balans en zelfregulatie te ervaren. Dit project ontwikkelde een mindfulnessprogramma dat aansluit bij de leefwereld van jongeren in geslotenheid.</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
-[...2 lines deleted...]
-    <t>2019-07</t>
+    <t>Solid Base Studio is een creatief trainingsprogramma dat jongeren in justitiële jeugdinrichtingen ondersteunt bij identiteitsontwikkeling, zelfvertrouwen en persoonlijke groei. Het programma helpt jongeren om actief aan hun toekomst te werken en gedragsverandering in gang te zetten.</t>
   </si>
   <si>
     <t>Project Life</t>
   </si>
   <si>
-    <t>Evaluatie van een herstelondersteunende interventie voor jongeren</t>
-[...2 lines deleted...]
-    <t>2019-03</t>
+    <t>Project Life is een herstelondersteunende groepsinterventie voor jongeren met forensische of psychiatrische problematiek. De interventie helpt jongeren om persoonlijke doelen te formuleren, hun eigen kracht te versterken en hun toekomstperspectief te vergroten.</t>
   </si>
   <si>
     <t>De combinatie van een emotieherkenning-training met de toediening van oxytocine binnen een forensische context</t>
   </si>
   <si>
-    <t>Het doel van dit project is om ERT aan te passen aan het Nederlandse forensische veld en de effectiviteit van ERT met oxytocinetoediening te evalueren.</t>
-[...2 lines deleted...]
-    <t>2019-06</t>
+    <t>Kan het verbeteren van emotieherkenning bijdragen aan beter sociaal functioneren van jongeren in de forensische jeugdzorg? Dit project onderzocht een innovatieve combinatie van emotieherkenningstraining en oxytocinetoediening als mogelijke nieuwe behandelaanpak.</t>
   </si>
   <si>
     <t>Evidence Gap Map Vaktherapie</t>
   </si>
   <si>
-    <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
+    <t>Hoe sterk is de wetenschappelijke basis van vaktherapie in de forensische jeugdzorg? Dit project brengt in kaart wat we al weten, waar de kennishiaten zitten en welke onderwerpen om vervolgonderzoek vragen.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -562,62 +508,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -659,489 +605,390 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="R2" t="s">
+        <v>26</v>
+      </c>
+      <c r="U2" t="s">
+        <v>26</v>
+      </c>
+      <c r="V2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G2" t="s">
-[...19 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" t="s">
+      <c r="B4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="R4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="M5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>26</v>
+      </c>
+      <c r="U5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D4" t="s">
-[...22 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" t="s">
         <v>34</v>
-      </c>
-[...33 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="S6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>26</v>
       </c>
       <c r="Z6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M7" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="R7" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>26</v>
       </c>
       <c r="Z7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="J8" t="s">
+        <v>26</v>
       </c>
       <c r="M8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y8" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="H9" t="s">
+        <v>26</v>
       </c>
       <c r="M9" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="U9" t="s">
+        <v>26</v>
       </c>
       <c r="Z9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B10" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
       </c>
       <c r="M10" t="s">
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="U10" t="s">
+        <v>26</v>
       </c>
       <c r="Y10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B11" s="1" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H11" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M11" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:26">
-      <c r="A12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B12" s="1" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="G12" t="s">
+        <v>26</v>
       </c>
       <c r="M12" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y12" t="s">
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B13" s="1" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
+        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="G13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" t="s">
+        <v>26</v>
       </c>
       <c r="M13" t="s">
-        <v>27</v>
-[...60 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>