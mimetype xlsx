--- v1 (2026-06-05)
+++ v2 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,87 +86,63 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>J2022-27</t>
-[...5 lines deleted...]
-    <t>De Risicoscreener Jeugd (RS-J) werd geïmplementeerd in drie organisaties die ieder een specifieke vorm van interventie bieden aan jongeren met probleemgedrag.</t>
+    <t>Risicoscreener Jeugd</t>
+  </si>
+  <si>
+    <t>De Risicoscreener Jeugd (RS-J) ondersteunt professionals bij het vroegtijdig signaleren van risico- en beschermende factoren voor crimineel gedrag. De verschillende projecten richten zich op de ontwikkeling, validatie, implementatie en praktische toepassing van de RS-J binnen het forensische jeugdveld.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2020-18</t>
-[...1 lines deleted...]
-  <si>
     <t>Ask me first! Jongeren actief betrekken bij risicotaxatie: de Transition Inventory</t>
   </si>
   <si>
-    <t>In dit project wordt de Transition Inventory vertaald naar het Nederlands en aangepast op de Nederlandse context. Daarnaast wordt in dit project gekeken naar de implementatie van dit instrument en wordt de doeltreffendheid op het gebied van werkalliantie en engagement geëvalueerd.</t>
-[...17 lines deleted...]
-    <t>Een laagdrempelige risicoscreener voor zowel de klinische als ambulante setting.</t>
+    <t>Ask me first! helpt jongeren actief mee te denken over hun eigen risicofactoren en beschermende factoren. Het project onderzocht hoe jongeren beter betrokken kunnen worden bij risicotaxatie en behandeling in de forensische jeugdzorg.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -472,62 +448,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B5" sqref="B5"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -569,180 +545,108 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="O3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z3" t="s">
-        <v>27</v>
-[...63 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>