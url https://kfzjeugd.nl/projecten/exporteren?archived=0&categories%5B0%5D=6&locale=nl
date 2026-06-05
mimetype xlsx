--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -128,51 +128,51 @@
   <si>
     <t>In dit project wordt de Transition Inventory vertaald naar het Nederlands en aangepast op de Nederlandse context. Daarnaast wordt in dit project gekeken naar de implementatie van dit instrument en wordt de doeltreffendheid op het gebied van werkalliantie en engagement geëvalueerd.</t>
   </si>
   <si>
     <t>2020-15</t>
   </si>
   <si>
     <t>Ontwikkeling van gestandaardiseerde diagnostiek van de gewetensontwikkeling bij kinderen en jeugdigen</t>
   </si>
   <si>
     <t>Het doel van het project was de ontwikkeling van een diagnostisch instrument voor het in kaart brengen van het geweten bij jongeren, gebaseerd op een duidelijk theoretisch kader en met een verantwoord instrument. Dit stelt de professional in staat de diagnose te formuleren als een gestructureerd professioneel oordeel bij jongeren tussen 12 en 24 jaar oud.</t>
   </si>
   <si>
     <t>2019-04</t>
   </si>
   <si>
     <t>Risicoscreening bij jongeren en jongvolwassenen</t>
   </si>
   <si>
     <t>Een laagdrempelige risicoscreener voor zowel de klinische als ambulante setting.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -476,51 +476,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -703,59 +703,50 @@
         <v>27</v>
       </c>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5" t="s">
         <v>27</v>
       </c>
       <c r="Y5" t="s">
         <v>27</v>
       </c>
       <c r="Z5" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>