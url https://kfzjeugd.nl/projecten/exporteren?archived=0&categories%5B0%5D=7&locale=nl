--- v0 (2026-04-17)
+++ v1 (2026-06-04)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -137,51 +137,51 @@
   <si>
     <t>In dit project wordt What's up doorontwikkeld en wordt de implementatie en meerwaarde van What’s Up? onderzocht in het primair proces van de ambulante en residentiële forensische zorg voor jeugd.</t>
   </si>
   <si>
     <t>2023-35</t>
   </si>
   <si>
     <t>i-ForMotivAction: Middelengebruik bij jongvolwassenen met forensische problematiek: van zelfinzicht naar motivatie tot actie</t>
   </si>
   <si>
     <t>Binnen het project wordt onderzocht of inzicht bieden in het eigen gebruik middels een dagboekstudie (via een mobiele app) werkt om de doelgroep (intrinsiek) te motiveren om aan de slag te gaan met hun middelengebruik, hetzij door de eerste stappen te zetten om te gaan minderen of te gaan stoppen met gebruik.</t>
   </si>
   <si>
     <t>2021-20</t>
   </si>
   <si>
     <t>Feelee in de forensische psychiatrie</t>
   </si>
   <si>
     <t>Onderzoek en implementatie van de Feelee app in de forensische behandelpraktijk.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -485,51 +485,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -736,59 +736,50 @@
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
       <c r="P6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
         <v>27</v>
       </c>
       <c r="Z6" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>