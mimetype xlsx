--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -137,51 +137,51 @@
   <si>
     <t>Het doel van dit project is het doorontwikkelen van een bestaande interventie voor het stimuleren van behandelmotivatie bij jongeren in de (trans)forensische jeugdzorg (‘Up2U’).</t>
   </si>
   <si>
     <t>2021-23</t>
   </si>
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
     <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
   </si>
   <si>
     <t>2021-19</t>
   </si>
   <si>
     <t>Literatuurstudie naar werkzame elementen van behandelmotivatie bij jongeren in de forensische jeugdhulp</t>
   </si>
   <si>
     <t>Gemotiveerd meer effect behalen: literatuurstudie naar werkzame elementen van behandelmotivatie bij jongeren in de forensische jeugdhulp.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -485,51 +485,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -739,59 +739,50 @@
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="Q6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
         <v>27</v>
       </c>
       <c r="Z6" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>