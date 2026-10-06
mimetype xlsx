--- v0 (2026-05-23)
+++ v1 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,60 +86,69 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>Interventieontwikkeling gezonde seksualiteit</t>
+  </si>
+  <si>
+    <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
     <t>2022-31</t>
   </si>
   <si>
     <t>Ouderbetrokkenheid: wat werkt?</t>
   </si>
   <si>
     <t>Onderzoek naar werkzame bestanddelen van ouderbetrokkenheid voor interventies in het forensische jeugdzorgveld.</t>
-  </si>
-[...1 lines deleted...]
-    <t>x</t>
   </si>
   <si>
     <t>2020-16</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
     <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -454,62 +463,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z3"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -561,107 +570,143 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="U2" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
+      <c r="J3" t="s">
+        <v>27</v>
+      </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="R3" t="s">
         <v>27</v>
       </c>
-      <c r="Y3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="R4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>