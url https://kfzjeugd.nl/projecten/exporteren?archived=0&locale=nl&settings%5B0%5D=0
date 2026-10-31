--- v2 (2026-09-16)
+++ v3 (2026-10-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,312 +86,195 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2026-49</t>
-[...1 lines deleted...]
-  <si>
     <t>Interventieontwikkeling gezonde seksualiteit</t>
   </si>
   <si>
     <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2026-48</t>
-[...1 lines deleted...]
-  <si>
     <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
   </si>
   <si>
-    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
-[...2 lines deleted...]
-    <t>2025-43</t>
+    <t>Dit onderzoek richt zich op het versterken van de kennis en vaardigheden van professionals in de forensische jeugdzorg, zodat zij beter kunnen aansluiten bij jongeren en gezinnen met een Syrische, Somalische of Eritrese vluchtelingenachtergrond. Met een gevarieerd leertraject wordt gewerkt aan cultuursensitieve hulpverlening en effectievere ondersteuning.</t>
   </si>
   <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
-    <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
-[...2 lines deleted...]
-    <t>2025-45</t>
+    <t>Dit project richt zich op de doorontwikkeling van de interventie Leren van Delict, die jongeren in de forensische jeugdzorg helpt inzicht te krijgen in de factoren en keuzes die hebben bijgedragen aan hun delictgedrag. De vernieuwde interventie moet beter aansluiten bij het cognitieve niveau, de motivatie en de behoeften van jongeren en professionals ondersteunen bij het voorkomen van terugval.</t>
   </si>
   <si>
     <t>Monitoring van de implementatie van het beleidsprogramma Middelengebruik binnen drie JJI’s: De Hartelborgt, De Hunnerberg en Den Hey-Acker</t>
   </si>
   <si>
-    <t>In dit onderzoek wordt de implementatie van het beleidsprogramma Middelengebruik met de focus op het handelen van medewerkers rondom middelengebruik gemonitord.</t>
-[...2 lines deleted...]
-    <t>J2024-37 en J2024-41</t>
+    <t>Dit onderzoek richt zich op de implementatie van het beleidsprogramma Middelengebruik binnen drie Justitiële Jeugdinrichtingen, met als doel middelengebruik bij jongeren beter te signaleren, bespreekbaar te maken en aan te pakken. Daarbij wordt onderzocht hoe medewerkers het beleid in de praktijk toepassen en hoe zij jongeren beter kunnen ondersteunen bij middelenproblematiek.</t>
   </si>
   <si>
     <t>Verkenning doelgroepen</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft subgroepen en organisaties binnen het forensische jeugdveld in kaart gebracht.</t>
-[...11 lines deleted...]
-    <t>2020-14</t>
+    <t>Het forensische jeugdveld is volop in ontwikkeling en kent een grote diversiteit aan jongeren, organisaties en zorgvormen. Dit project brengt de doelgroepen en organisaties binnen de forensische jeugdketen in kaart om meer overzicht en samenhang te creëren.</t>
   </si>
   <si>
     <t>Doorontwikkeling en implementatie van VR assessment “What’s Up?”</t>
   </si>
   <si>
-    <t>In dit project wordt What's up doorontwikkeld en wordt de implementatie en meerwaarde van What’s Up? onderzocht in het primair proces van de ambulante en residentiële forensische zorg voor jeugd.</t>
-[...2 lines deleted...]
-    <t>2023-35</t>
+    <t>What's Up? is een Virtual Reality-assessment dat professionals helpt om reactieve agressie en onderliggende risicofactoren bij jongeren beter in kaart te brengen. Het project onderzocht de bruikbaarheid, implementatie en validiteit van deze innovatieve methode.</t>
   </si>
   <si>
     <t>i-ForMotivAction: Middelengebruik bij jongvolwassenen met forensische problematiek: van zelfinzicht naar motivatie tot actie</t>
   </si>
   <si>
-    <t>Binnen het project wordt onderzocht of inzicht bieden in het eigen gebruik middels een dagboekstudie (via een mobiele app) werkt om de doelgroep (intrinsiek) te motiveren om aan de slag te gaan met hun middelengebruik, hetzij door de eerste stappen te zetten om te gaan minderen of te gaan stoppen met gebruik.</t>
-[...2 lines deleted...]
-    <t>2023-33</t>
+    <t>Middelengebruik kan het behalen van behandel- en levensdoelen in de weg staan. Dit project onderzoekt of een mobiele app jongvolwassenen met forensische problematiek meer inzicht kan geven in hun middelengebruik en hen kan motiveren om te minderen of te stoppen.</t>
   </si>
   <si>
     <t>Let’s talk about Sexting!</t>
   </si>
   <si>
-    <t>In dit project wordt onderzocht in welke opzichten jeugdige sextingplegers verschillen van andere delictplegers, om zo aanpakken voldoende aan te kunnen laten sluiten bij de specifieke needs (aanwezige beschermende en risicofactoren) en responsiviteit (motivaties, leerstijlen) van sextingplegers.</t>
-[...11 lines deleted...]
-    <t>2019-09</t>
+    <t>Ongewenste sexting kan grote gevolgen hebben voor zowel slachtoffers als plegers. Dit project onderzocht welke factoren samenhangen met ongewenste sexting onder jongeren en welke interventies kunnen bijdragen aan preventie en gedragsverandering.</t>
   </si>
   <si>
     <t>Groepsdruk en delictgedrag (literatuurstudie)</t>
   </si>
   <si>
-    <t>Een literatuuronderzoek naar (weerstand) tegen groepsinvloed in relatie tot delictgedrag van jongeren binnen het forensisch domein.</t>
-[...11 lines deleted...]
-    <t>2022-30</t>
+    <t>Groepsdruk en groepsdynamiek spelen een belangrijke rol in het ontstaan én voorkomen van delictgedrag bij jongeren. Dit project brengt kennis uit onderzoek samen en vertaalt deze naar praktische handvatten voor professionals in het forensische jeugdwerkveld.</t>
   </si>
   <si>
     <t>ADAMAS: inzet Credible Messengers in de forensische jeugdhulp</t>
   </si>
   <si>
-    <t>Verkenning van een samenwerking tussen een intensieve vorm van ambulante forensische jeugdhulp (IFA, Levvel) en credible messengers (ervaringsprofessionals) van ADAMAS.</t>
-[...11 lines deleted...]
-    <t>2018-02</t>
+    <t>Credible Messengers kunnen jongeren ondersteunen door vanuit eigen ervaring perspectief, vertrouwen en een positief netwerk te bieden. Dit project onderzocht de samenwerking tussen ervaringsprofessionals en ambulante forensische jeugdhulp.</t>
+  </si>
+  <si>
+    <t>Risicoscreener Jeugd</t>
+  </si>
+  <si>
+    <t>De Risicoscreener Jeugd (RS-J) ondersteunt professionals bij het vroegtijdig signaleren van risico- en beschermende factoren voor crimineel gedrag. De verschillende projecten richten zich op de ontwikkeling, validatie, implementatie en praktische toepassing van de RS-J binnen het forensische jeugdveld.</t>
   </si>
   <si>
     <t>Doorontwikkeling van Multidimensionele Familietherapie</t>
   </si>
   <si>
-    <t>Doorontwikkeling van de MDFT voor jongvolwassenen van 18 tot 24 jaar in een JJI.</t>
-[...2 lines deleted...]
-    <t>2021-20</t>
+    <t>Doorontwikkeling van Multidimensionele Familietherapie: hoe kan familietherapie bijdragen aan een succesvolle terugkeer van jongvolwassenen uit een justitiële jeugdinrichting? Dit project ontwikkelde en testte een aangepaste MDFT-methode, met veelbelovende resultaten voor re-integratie en het voorkomen van terugval.</t>
   </si>
   <si>
     <t>Feelee in de forensische psychiatrie</t>
   </si>
   <si>
-    <t>Onderzoek en implementatie van de Feelee app in de forensische behandelpraktijk.</t>
-[...11 lines deleted...]
-    <t>2020-18</t>
+    <t>Hoe kun je jongeren ondersteunen bij het beter herkennen, begrijpen en reguleren van emoties? Binnen deze projecten is onderzocht hoe de app Feelee kan bijdragen aan emotieregulatie en zelfinzicht bij jongeren in de forensische jeugdhulp, en hoe de app duurzaam kan worden geïmplementeerd in de dagelijkse praktijk.</t>
+  </si>
+  <si>
+    <t>Behandelmotivatie bij jongeren in de forensische jeugdhulp</t>
+  </si>
+  <si>
+    <t>Behandelmotivatie is een belangrijke voorwaarde voor succesvolle behandeling in de forensische jeugdzorg. Deze projecten bieden inzicht in de factoren die behandelmotivatie beïnvloeden én leveren concrete handvatten en interventies op om de motivatie van jongeren en hun ouders te versterken.</t>
   </si>
   <si>
     <t>Ask me first! Jongeren actief betrekken bij risicotaxatie: de Transition Inventory</t>
   </si>
   <si>
-    <t>In dit project wordt de Transition Inventory vertaald naar het Nederlands en aangepast op de Nederlandse context. Daarnaast wordt in dit project gekeken naar de implementatie van dit instrument en wordt de doeltreffendheid op het gebied van werkalliantie en engagement geëvalueerd.</t>
-[...2 lines deleted...]
-    <t>2020-17</t>
+    <t>Ask me first! helpt jongeren actief mee te denken over hun eigen risicofactoren en beschermende factoren. Het project onderzocht hoe jongeren beter betrokken kunnen worden bij risicotaxatie en behandeling in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>Evaluatie Brains4Use: Op weg naar een hoger niveau van effectiviteit voor de interventie voor middelenmisbruik bij jongeren</t>
   </si>
   <si>
-    <t>Een onderzoek naar de effectiviteit van Brains4Use.</t>
-[...2 lines deleted...]
-    <t>2020-16</t>
+    <t>Brains4Use is een behandelprogramma voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie ondersteunt jongeren bij het verminderen van middelengebruik en het versterken van hun motivatie om gedrag te veranderen. Dit betreft de evaluatie van Brains4Use.</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
-    <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
-[...11 lines deleted...]
-    <t>2020-13</t>
+    <t>Brains4Use is een individuele gedragsinterventie voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie helpt jongeren inzicht te krijgen in hun middelengebruik en ondersteunt hen bij gedragsverandering.</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
-[...2 lines deleted...]
-    <t>2019-11</t>
+    <t>MY LIFE is een groepsbehandeling voor jongeren met complexe gedragsproblemen waarin relatie, hoop en persoonlijke groei centraal staan. De interventie combineert creatieve werkvormen, ervaringsdeskundigheid en aandacht voor de therapeutische relatie.</t>
   </si>
   <si>
     <t>Helende honden</t>
   </si>
   <si>
-    <t>Effectiviteit van Dutch Cell Dogs op recidive van jongeren in Justitiële Jeugdinrichtingen.</t>
-[...2 lines deleted...]
-    <t>2019-08</t>
+    <t>Kan het trainen van asielhonden bijdragen aan de ontwikkeling van jongeren in justitiële jeugdinrichtingen? Dit project onderzocht of de interventie Dutch Cell Dogs een positief effect heeft op delinquent gedrag en recidive.</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
-[...11 lines deleted...]
-    <t>2019-03</t>
+    <t>Solid Base Studio is een creatief trainingsprogramma dat jongeren in justitiële jeugdinrichtingen ondersteunt bij identiteitsontwikkeling, zelfvertrouwen en persoonlijke groei. Het programma helpt jongeren om actief aan hun toekomst te werken en gedragsverandering in gang te zetten.</t>
   </si>
   <si>
     <t>De combinatie van een emotieherkenning-training met de toediening van oxytocine binnen een forensische context</t>
   </si>
   <si>
-    <t>Het doel van dit project is om ERT aan te passen aan het Nederlandse forensische veld en de effectiviteit van ERT met oxytocinetoediening te evalueren.</t>
-[...2 lines deleted...]
-    <t>2019-06</t>
+    <t>Kan het verbeteren van emotieherkenning bijdragen aan beter sociaal functioneren van jongeren in de forensische jeugdzorg? Dit project onderzocht een innovatieve combinatie van emotieherkenningstraining en oxytocinetoediening als mogelijke nieuwe behandelaanpak.</t>
   </si>
   <si>
     <t>Evidence Gap Map Vaktherapie</t>
   </si>
   <si>
-    <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
-[...2 lines deleted...]
-    <t>2019-05</t>
+    <t>Hoe sterk is de wetenschappelijke basis van vaktherapie in de forensische jeugdzorg? Dit project brengt in kaart wat we al weten, waar de kennishiaten zitten en welke onderwerpen om vervolgonderzoek vragen.</t>
   </si>
   <si>
     <t>Onderzoek naar indicatoren radicalisering bij jongeren in forensische zorg: ‘vreemd of gevaarlijk’</t>
   </si>
   <si>
-    <t>Een literatuur- en kwalitatief onderzoek naar de kennis en ervaringen van professionals in het forensisch jeugdveld met radicalisering.</t>
-[...2 lines deleted...]
-    <t>2018-01</t>
+    <t>Hoe herken je signalen van radicalisering bij jongeren in de forensische jeugdzorg? Dit project biedt inzicht in belangrijke indicatoren, risicofactoren en handelingsperspectieven voor professionals.</t>
   </si>
   <si>
     <t>Back to the future</t>
   </si>
   <si>
-    <t>Deze precall richt zich op het vinden van de juiste onderwerpen voor de onderzoeksagenda van KFZ-J.</t>
+    <t>Welke ontwikkelingen bepalen de toekomst van de forensische zorg voor jeugd? In dit project zijn samen met experts toekomstscenario’s ontwikkeld die hebben geleid tot zes belangrijke onderzoeksthema’s voor de onderzoeksagenda van KFZ-Jeugd. Back to the future.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -697,62 +580,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:Z25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -794,957 +677,729 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="R2" t="s">
+        <v>26</v>
+      </c>
+      <c r="U2" t="s">
+        <v>26</v>
+      </c>
+      <c r="V2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G2" t="s">
-[...19 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" t="s">
+      <c r="B6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
+        <v>26</v>
+      </c>
+      <c r="P7" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="P8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
-[...25 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" t="s">
+        <v>26</v>
+      </c>
+      <c r="V9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" t="s">
+        <v>26</v>
+      </c>
+      <c r="V10" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" t="s">
+        <v>26</v>
+      </c>
+      <c r="T11" t="s">
+        <v>26</v>
+      </c>
+      <c r="V11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" t="s">
+        <v>26</v>
+      </c>
+      <c r="U13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" t="s">
         <v>5</v>
       </c>
-      <c r="F7" t="s">
-[...86 lines deleted...]
-      <c r="C10" t="s">
+      <c r="F14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+      <c r="P14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...19 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C15" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C16" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
-[...16 lines deleted...]
-      <c r="A12" t="s">
+      <c r="D16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" t="s">
+        <v>26</v>
+      </c>
+      <c r="O16" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C17" t="s">
         <v>56</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="S17" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
-[...19 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C18" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>26</v>
+      </c>
+      <c r="R18" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C19" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...19 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" t="s">
+        <v>26</v>
+      </c>
+      <c r="U19" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...22 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C21" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="U21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C22" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...22 lines deleted...]
-      <c r="A16" t="s">
+      <c r="D22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" t="s">
+        <v>26</v>
+      </c>
+      <c r="M22" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C23" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D23" t="s">
+        <v>4</v>
+      </c>
+      <c r="E23" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="M23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="B24" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="D16" t="s">
-[...16 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C24" t="s">
         <v>70</v>
       </c>
-      <c r="B17" s="1" t="s">
+      <c r="D24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E24" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" t="s">
+        <v>26</v>
+      </c>
+      <c r="J24" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="B25" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C25" t="s">
         <v>72</v>
       </c>
-      <c r="D17" t="s">
-[...242 lines deleted...]
-      </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="G25" t="s">
+        <v>26</v>
+      </c>
+      <c r="J25" t="s">
+        <v>26</v>
       </c>
       <c r="Y25" t="s">
-        <v>27</v>
-[...150 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
-[...3 lines deleted...]
-    <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>