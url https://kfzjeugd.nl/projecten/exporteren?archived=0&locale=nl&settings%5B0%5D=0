--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -266,51 +266,51 @@
   <si>
     <t>2020-16</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
     <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
   </si>
   <si>
     <t>2020-15</t>
   </si>
   <si>
     <t>Ontwikkeling van gestandaardiseerde diagnostiek van de gewetensontwikkeling bij kinderen en jeugdigen</t>
   </si>
   <si>
     <t>Het doel van het project was de ontwikkeling van een diagnostisch instrument voor het in kaart brengen van het geweten bij jongeren, gebaseerd op een duidelijk theoretisch kader en met een verantwoord instrument. Dit stelt de professional in staat de diagnose te formuleren als een gestructureerd professioneel oordeel bij jongeren tussen 12 en 24 jaar oud.</t>
   </si>
   <si>
     <t>2020-13</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek is de effectiviteit van de MY LIFE benadering onderzoeken waarbij er wordt gekeken wat de werkzame elementen zijn binnen dit onderzoek</t>
+    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
   </si>
   <si>
     <t>2019-11</t>
   </si>
   <si>
     <t>Helende honden</t>
   </si>
   <si>
     <t>Effectiviteit van Dutch Cell Dogs op recidive van jongeren in Justitiële Jeugdinrichtingen.</t>
   </si>
   <si>
     <t>2019-08</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
     <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
   </si>
   <si>
     <t>2019-04</t>
   </si>
   <si>
     <t>Risicoscreening bij jongeren en jongvolwassenen</t>
   </si>
@@ -335,51 +335,51 @@
   <si>
     <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
   </si>
   <si>
     <t>2019-05</t>
   </si>
   <si>
     <t>Onderzoek naar indicatoren radicalisering bij jongeren in forensische zorg: ‘vreemd of gevaarlijk’</t>
   </si>
   <si>
     <t>Een literatuur- en kwalitatief onderzoek naar de kennis en ervaringen van professionals in het forensisch jeugdveld met radicalisering.</t>
   </si>
   <si>
     <t>2018-01</t>
   </si>
   <si>
     <t>Back to the future</t>
   </si>
   <si>
     <t>Deze precall richt zich op het vinden van de juiste onderwerpen voor de onderzoeksagenda van KFZ-J.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -683,51 +683,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1364,53 +1364,53 @@
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>27</v>
       </c>
       <c r="Y20" t="s">
         <v>27</v>
       </c>
       <c r="Z20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="U21" t="s">
         <v>27</v>
       </c>
       <c r="Y21" t="s">
         <v>27</v>
       </c>
       <c r="Z21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
@@ -1624,59 +1624,50 @@
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>