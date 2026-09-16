--- v1 (2026-06-05)
+++ v2 (2026-09-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,60 +86,78 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>Interventieontwikkeling gezonde seksualiteit</t>
+  </si>
+  <si>
+    <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>2026-48</t>
+  </si>
+  <si>
+    <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
+  </si>
+  <si>
+    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
+  </si>
+  <si>
     <t>2025-43</t>
   </si>
   <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
     <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
-  </si>
-[...1 lines deleted...]
-    <t>x</t>
   </si>
   <si>
     <t>2025-45</t>
   </si>
   <si>
     <t>Monitoring van de implementatie van het beleidsprogramma Middelengebruik binnen drie JJI’s: De Hartelborgt, De Hunnerberg en Den Hey-Acker</t>
   </si>
   <si>
     <t>In dit onderzoek wordt de implementatie van het beleidsprogramma Middelengebruik met de focus op het handelen van medewerkers rondom middelengebruik gemonitord.</t>
   </si>
   <si>
     <t>J2024-37 en J2024-41</t>
   </si>
   <si>
     <t>Verkenning doelgroepen</t>
   </si>
   <si>
     <t>Dit onderzoek heeft subgroepen en organisaties binnen het forensische jeugdveld in kaart gebracht.</t>
   </si>
   <si>
     <t>2024-42</t>
   </si>
   <si>
     <t>Forward with Feelee: onderzoek en implementatie in de forensische jeugdhulp</t>
   </si>
@@ -679,62 +697,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z28"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -794,876 +812,939 @@
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>27</v>
+      </c>
+      <c r="U2" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2" t="s">
         <v>27</v>
       </c>
       <c r="Y2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
-      <c r="K3" t="s">
-[...2 lines deleted...]
-      <c r="S3" t="s">
+      <c r="U3" t="s">
         <v>27</v>
       </c>
       <c r="Y3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E4" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
-      <c r="J4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
-      <c r="L4" t="s">
-[...2 lines deleted...]
-      <c r="X4" t="s">
+      <c r="M4" t="s">
         <v>27</v>
       </c>
       <c r="Y4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="M5" t="s">
-[...2 lines deleted...]
-      <c r="P5" t="s">
+      <c r="K5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S5" t="s">
         <v>27</v>
       </c>
       <c r="Y5" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="P6" t="s">
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
+      <c r="L6" t="s">
         <v>27</v>
       </c>
       <c r="Y6" t="s">
         <v>27</v>
       </c>
       <c r="Z6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
       <c r="P7" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Q7" t="s">
         <v>27</v>
       </c>
       <c r="Y7" t="s">
         <v>27</v>
       </c>
       <c r="Z7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
-      <c r="G8" t="s">
-[...2 lines deleted...]
-      <c r="V8" t="s">
+      <c r="H8" t="s">
+        <v>27</v>
+      </c>
+      <c r="P8" t="s">
         <v>27</v>
       </c>
       <c r="Y8" t="s">
         <v>27</v>
       </c>
       <c r="Z8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>48</v>
       </c>
       <c r="D9" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E9" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" t="s">
         <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
+      <c r="P9" t="s">
+        <v>27</v>
+      </c>
       <c r="Q9" t="s">
         <v>27</v>
       </c>
       <c r="Y9" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="H10" t="s">
-[...2 lines deleted...]
-      <c r="J10" t="s">
+      <c r="G10" t="s">
         <v>27</v>
       </c>
       <c r="V10" t="s">
         <v>27</v>
       </c>
       <c r="Y10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="G11" t="s">
         <v>27</v>
       </c>
-      <c r="N11" t="s">
+      <c r="Q11" t="s">
         <v>27</v>
       </c>
       <c r="Y11" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="H12" t="s">
         <v>27</v>
       </c>
-      <c r="T12" t="s">
+      <c r="J12" t="s">
         <v>27</v>
       </c>
       <c r="V12" t="s">
         <v>27</v>
       </c>
       <c r="Y12" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="N13" t="s">
         <v>27</v>
       </c>
-      <c r="O13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y13" t="s">
         <v>27</v>
       </c>
       <c r="Z13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="H14" t="s">
         <v>27</v>
       </c>
-      <c r="U14" t="s">
+      <c r="T14" t="s">
+        <v>27</v>
+      </c>
+      <c r="V14" t="s">
         <v>27</v>
       </c>
       <c r="Y14" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>64</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>66</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
-      <c r="H15" t="s">
-[...2 lines deleted...]
-      <c r="P15" t="s">
+      <c r="G15" t="s">
+        <v>27</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+      <c r="O15" t="s">
         <v>27</v>
       </c>
       <c r="Y15" t="s">
         <v>27</v>
       </c>
       <c r="Z15" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
         <v>69</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
-      <c r="G16" t="s">
-[...5 lines deleted...]
-      <c r="Q16" t="s">
+      <c r="H16" t="s">
+        <v>27</v>
+      </c>
+      <c r="U16" t="s">
         <v>27</v>
       </c>
       <c r="Y16" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>72</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>27</v>
       </c>
       <c r="H17" t="s">
         <v>27</v>
       </c>
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>27</v>
       </c>
       <c r="Y17" t="s">
         <v>27</v>
       </c>
       <c r="Z17" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>75</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="G18" t="s">
         <v>27</v>
       </c>
-      <c r="M18" t="s">
-[...2 lines deleted...]
-      <c r="S18" t="s">
+      <c r="J18" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q18" t="s">
         <v>27</v>
       </c>
       <c r="Y18" t="s">
         <v>27</v>
       </c>
       <c r="Z18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
         <v>78</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
-      <c r="G19" t="s">
-[...5 lines deleted...]
-      <c r="R19" t="s">
+      <c r="H19" t="s">
+        <v>27</v>
+      </c>
+      <c r="O19" t="s">
         <v>27</v>
       </c>
       <c r="Y19" t="s">
         <v>27</v>
       </c>
       <c r="Z19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>79</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="G20" t="s">
         <v>27</v>
       </c>
-      <c r="I20" t="s">
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="M20" t="s">
+        <v>27</v>
+      </c>
+      <c r="S20" t="s">
         <v>27</v>
       </c>
       <c r="Y20" t="s">
         <v>27</v>
       </c>
       <c r="Z20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
-      <c r="U21" t="s">
+      <c r="M21" t="s">
+        <v>27</v>
+      </c>
+      <c r="R21" t="s">
         <v>27</v>
       </c>
       <c r="Y21" t="s">
         <v>27</v>
       </c>
       <c r="Z21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
-      <c r="J22" t="s">
-[...2 lines deleted...]
-      <c r="M22" t="s">
+      <c r="I22" t="s">
+        <v>27</v>
+      </c>
+      <c r="O22" t="s">
         <v>27</v>
       </c>
       <c r="Y22" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>88</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>90</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
-      <c r="H23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="G23" t="s">
         <v>27</v>
       </c>
       <c r="U23" t="s">
         <v>27</v>
       </c>
       <c r="Y23" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>93</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
-      <c r="H24" t="s">
-[...5 lines deleted...]
-      <c r="O24" t="s">
+      <c r="G24" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" t="s">
+        <v>27</v>
+      </c>
+      <c r="M24" t="s">
         <v>27</v>
       </c>
       <c r="Y24" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>94</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
         <v>96</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>27</v>
       </c>
       <c r="M25" t="s">
         <v>27</v>
       </c>
+      <c r="U25" t="s">
+        <v>27</v>
+      </c>
       <c r="Y25" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z25" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>99</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26" t="s">
         <v>27</v>
       </c>
-      <c r="G26" t="s">
-[...5 lines deleted...]
-      <c r="M26" t="s">
+      <c r="H26" t="s">
+        <v>27</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+      <c r="O26" t="s">
         <v>27</v>
       </c>
       <c r="Y26" t="s">
         <v>27</v>
       </c>
       <c r="Z26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="G27" t="s">
         <v>27</v>
       </c>
-      <c r="J27" t="s">
+      <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="Y27" t="s">
         <v>27</v>
       </c>
       <c r="Z27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>103</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C28" t="s">
         <v>105</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="G28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>27</v>
       </c>
+      <c r="M28" t="s">
+        <v>27</v>
+      </c>
       <c r="Y28" t="s">
         <v>27</v>
       </c>
       <c r="Z28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" t="s">
+        <v>108</v>
+      </c>
+      <c r="D29" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" t="s">
+        <v>4</v>
+      </c>
+      <c r="E30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" t="s">
+        <v>27</v>
+      </c>
+      <c r="J30" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z30" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="B29" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="B30" r:id="rId_hyperlink_29"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>