--- v0 (2026-04-21)
+++ v1 (2026-06-05)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
@@ -266,51 +266,51 @@
   <si>
     <t>2020-16</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
     <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
   </si>
   <si>
     <t>2020-15</t>
   </si>
   <si>
     <t>Ontwikkeling van gestandaardiseerde diagnostiek van de gewetensontwikkeling bij kinderen en jeugdigen</t>
   </si>
   <si>
     <t>Het doel van het project was de ontwikkeling van een diagnostisch instrument voor het in kaart brengen van het geweten bij jongeren, gebaseerd op een duidelijk theoretisch kader en met een verantwoord instrument. Dit stelt de professional in staat de diagnose te formuleren als een gestructureerd professioneel oordeel bij jongeren tussen 12 en 24 jaar oud.</t>
   </si>
   <si>
     <t>2020-13</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek is de effectiviteit van de MY LIFE benadering onderzoeken waarbij er wordt gekeken wat de werkzame elementen zijn binnen dit onderzoek</t>
+    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
   </si>
   <si>
     <t>2019-10</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
   <si>
     <t>Het ontwikkelen van een energieke mindfulness traject die aansluit bij de leefwereld van de jongeren.</t>
   </si>
   <si>
     <t>2019-04</t>
   </si>
   <si>
     <t>Risicoscreening bij jongeren en jongvolwassenen</t>
   </si>
   <si>
     <t>Een laagdrempelige risicoscreener voor zowel de klinische als ambulante setting.</t>
   </si>
   <si>
     <t>2019-03</t>
   </si>
   <si>
     <t>De combinatie van een emotieherkenning-training met de toediening van oxytocine binnen een forensische context</t>
   </si>
@@ -326,51 +326,51 @@
   <si>
     <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
   </si>
   <si>
     <t>2019-05</t>
   </si>
   <si>
     <t>Onderzoek naar indicatoren radicalisering bij jongeren in forensische zorg: ‘vreemd of gevaarlijk’</t>
   </si>
   <si>
     <t>Een literatuur- en kwalitatief onderzoek naar de kennis en ervaringen van professionals in het forensisch jeugdveld met radicalisering.</t>
   </si>
   <si>
     <t>2018-01</t>
   </si>
   <si>
     <t>Back to the future</t>
   </si>
   <si>
     <t>Deze precall richt zich op het vinden van de juiste onderwerpen voor de onderzoeksagenda van KFZ-J.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -674,51 +674,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1361,53 +1361,53 @@
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="O20" t="s">
         <v>27</v>
       </c>
       <c r="Y20" t="s">
         <v>27</v>
       </c>
       <c r="Z20" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="U21" t="s">
         <v>27</v>
       </c>
       <c r="Y21" t="s">
         <v>27</v>
       </c>
       <c r="Z21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
@@ -1591,59 +1591,50 @@
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_26"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>