--- v1 (2026-06-05)
+++ v2 (2026-10-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,294 +86,183 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>J2024-37 en J2024-41</t>
-[...1 lines deleted...]
-  <si>
     <t>Verkenning doelgroepen</t>
   </si>
   <si>
-    <t>Dit onderzoek heeft subgroepen en organisaties binnen het forensische jeugdveld in kaart gebracht.</t>
+    <t>Het forensische jeugdveld is volop in ontwikkeling en kent een grote diversiteit aan jongeren, organisaties en zorgvormen. Dit project brengt de doelgroepen en organisaties binnen de forensische jeugdketen in kaart om meer overzicht en samenhang te creëren.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2020-14</t>
-[...1 lines deleted...]
-  <si>
     <t>Doorontwikkeling en implementatie van VR assessment “What’s Up?”</t>
   </si>
   <si>
-    <t>In dit project wordt What's up doorontwikkeld en wordt de implementatie en meerwaarde van What’s Up? onderzocht in het primair proces van de ambulante en residentiële forensische zorg voor jeugd.</t>
-[...2 lines deleted...]
-    <t>2023-33</t>
+    <t>What's Up? is een Virtual Reality-assessment dat professionals helpt om reactieve agressie en onderliggende risicofactoren bij jongeren beter in kaart te brengen. Het project onderzocht de bruikbaarheid, implementatie en validiteit van deze innovatieve methode.</t>
   </si>
   <si>
     <t>Let’s talk about Sexting!</t>
   </si>
   <si>
-    <t>In dit project wordt onderzocht in welke opzichten jeugdige sextingplegers verschillen van andere delictplegers, om zo aanpakken voldoende aan te kunnen laten sluiten bij de specifieke needs (aanwezige beschermende en risicofactoren) en responsiviteit (motivaties, leerstijlen) van sextingplegers.</t>
-[...11 lines deleted...]
-    <t>2019-09</t>
+    <t>Ongewenste sexting kan grote gevolgen hebben voor zowel slachtoffers als plegers. Dit project onderzocht welke factoren samenhangen met ongewenste sexting onder jongeren en welke interventies kunnen bijdragen aan preventie en gedragsverandering.</t>
   </si>
   <si>
     <t>Groepsdruk en delictgedrag (literatuurstudie)</t>
   </si>
   <si>
-    <t>Een literatuuronderzoek naar (weerstand) tegen groepsinvloed in relatie tot delictgedrag van jongeren binnen het forensisch domein.</t>
-[...11 lines deleted...]
-    <t>2022-30</t>
+    <t>Groepsdruk en groepsdynamiek spelen een belangrijke rol in het ontstaan én voorkomen van delictgedrag bij jongeren. Dit project brengt kennis uit onderzoek samen en vertaalt deze naar praktische handvatten voor professionals in het forensische jeugdwerkveld.</t>
   </si>
   <si>
     <t>ADAMAS: inzet Credible Messengers in de forensische jeugdhulp</t>
   </si>
   <si>
-    <t>Verkenning van een samenwerking tussen een intensieve vorm van ambulante forensische jeugdhulp (IFA, Levvel) en credible messengers (ervaringsprofessionals) van ADAMAS.</t>
-[...2 lines deleted...]
-    <t>2022-31</t>
+    <t>Credible Messengers kunnen jongeren ondersteunen door vanuit eigen ervaring perspectief, vertrouwen en een positief netwerk te bieden. Dit project onderzocht de samenwerking tussen ervaringsprofessionals en ambulante forensische jeugdhulp.</t>
   </si>
   <si>
     <t>Ouderbetrokkenheid: wat werkt?</t>
   </si>
   <si>
-    <t>Onderzoek naar werkzame bestanddelen van ouderbetrokkenheid voor interventies in het forensische jeugdzorgveld.</t>
-[...11 lines deleted...]
-    <t>2021-23</t>
+    <t>Ouderbetrokkenheid wordt gezien als een belangrijke factor in het voorkomen van delictgedrag bij jongeren. Dit project onderzocht welke elementen van ouderbetrokkenheid bijdragen aan effectieve interventies binnen het forensische jeugdwerkveld.</t>
+  </si>
+  <si>
+    <t>Risicoscreener Jeugd</t>
+  </si>
+  <si>
+    <t>De Risicoscreener Jeugd (RS-J) ondersteunt professionals bij het vroegtijdig signaleren van risico- en beschermende factoren voor crimineel gedrag. De verschillende projecten richten zich op de ontwikkeling, validatie, implementatie en praktische toepassing van de RS-J binnen het forensische jeugdveld.</t>
   </si>
   <si>
     <t>Het vermogen en de bereidheid van chronisch getraumatiseerde jongeren om deel te nemen aan traumatherapie: Ervaringen Slapende Honden methode</t>
   </si>
   <si>
-    <t>De Slapende Honden methode is een behandeling die zich richt op het motiveren van jeugdigen voor traumaverwerking en het in kaart brengen en opheffen van obstakels die traumaverwerking in de weg staan.</t>
-[...2 lines deleted...]
-    <t>2018-02</t>
+    <t>De Slapende Honden methode helpt jongeren met chronische traumatisering om gemotiveerd deel te nemen aan traumatherapie. De methode richt zich op het vergroten van behandelbereidheid en het wegnemen van obstakels die behandeling in de weg staan.</t>
   </si>
   <si>
     <t>Doorontwikkeling van Multidimensionele Familietherapie</t>
   </si>
   <si>
-    <t>Doorontwikkeling van de MDFT voor jongvolwassenen van 18 tot 24 jaar in een JJI.</t>
-[...20 lines deleted...]
-    <t>2020-18</t>
+    <t>Doorontwikkeling van Multidimensionele Familietherapie: hoe kan familietherapie bijdragen aan een succesvolle terugkeer van jongvolwassenen uit een justitiële jeugdinrichting? Dit project ontwikkelde en testte een aangepaste MDFT-methode, met veelbelovende resultaten voor re-integratie en het voorkomen van terugval.</t>
+  </si>
+  <si>
+    <t>Behandelmotivatie bij jongeren in de forensische jeugdhulp</t>
+  </si>
+  <si>
+    <t>Behandelmotivatie is een belangrijke voorwaarde voor succesvolle behandeling in de forensische jeugdzorg. Deze projecten bieden inzicht in de factoren die behandelmotivatie beïnvloeden én leveren concrete handvatten en interventies op om de motivatie van jongeren en hun ouders te versterken.</t>
   </si>
   <si>
     <t>Ask me first! Jongeren actief betrekken bij risicotaxatie: de Transition Inventory</t>
   </si>
   <si>
-    <t>In dit project wordt de Transition Inventory vertaald naar het Nederlands en aangepast op de Nederlandse context. Daarnaast wordt in dit project gekeken naar de implementatie van dit instrument en wordt de doeltreffendheid op het gebied van werkalliantie en engagement geëvalueerd.</t>
-[...2 lines deleted...]
-    <t>2020-17</t>
+    <t>Ask me first! helpt jongeren actief mee te denken over hun eigen risicofactoren en beschermende factoren. Het project onderzocht hoe jongeren beter betrokken kunnen worden bij risicotaxatie en behandeling in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>Evaluatie Brains4Use: Op weg naar een hoger niveau van effectiviteit voor de interventie voor middelenmisbruik bij jongeren</t>
   </si>
   <si>
-    <t>Een onderzoek naar de effectiviteit van Brains4Use.</t>
-[...2 lines deleted...]
-    <t>2020-16</t>
+    <t>Brains4Use is een behandelprogramma voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie ondersteunt jongeren bij het verminderen van middelengebruik en het versterken van hun motivatie om gedrag te veranderen. Dit betreft de evaluatie van Brains4Use.</t>
   </si>
   <si>
     <t>Effectonderzoek naar de leerstraf So-Cool</t>
   </si>
   <si>
-    <t>Dit onderzoek brengt in beeld of So-Cool de gewenste effecten oplevert: verbetering van sociale vaardigheden, sociale probleemoplossingsvaardigheden en het zelfvertrouwen, en of de jongeren na So-Cool minder snel recidiveren.</t>
-[...11 lines deleted...]
-    <t>2020-13</t>
+    <t>Brains4Use is een individuele gedragsinterventie voor jongeren met problematisch middelengebruik in de (justitiële) residentiële jeugdzorg. De interventie helpt jongeren inzicht te krijgen in hun middelengebruik en ondersteunt hen bij gedragsverandering.</t>
   </si>
   <si>
     <t>De effectiviteit van de MY LIFE behandeling. Werkt het en wat werkt er?</t>
   </si>
   <si>
-    <t>Het doel van dit onderzoek was de effectiviteit van de MY LIFE benadering onderzoeken waarbij er werd gekeken wat de werkzame elementen zijn</t>
-[...2 lines deleted...]
-    <t>2019-11</t>
+    <t>MY LIFE is een groepsbehandeling voor jongeren met complexe gedragsproblemen waarin relatie, hoop en persoonlijke groei centraal staan. De interventie combineert creatieve werkvormen, ervaringsdeskundigheid en aandacht voor de therapeutische relatie.</t>
   </si>
   <si>
     <t>Helende honden</t>
   </si>
   <si>
-    <t>Effectiviteit van Dutch Cell Dogs op recidive van jongeren in Justitiële Jeugdinrichtingen.</t>
-[...2 lines deleted...]
-    <t>2019-10</t>
+    <t>Kan het trainen van asielhonden bijdragen aan de ontwikkeling van jongeren in justitiële jeugdinrichtingen? Dit project onderzocht of de interventie Dutch Cell Dogs een positief effect heeft op delinquent gedrag en recidive.</t>
   </si>
   <si>
     <t>Mindfulness voor gesloten (for) Jeugdzorg</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een energieke mindfulness traject die aansluit bij de leefwereld van de jongeren.</t>
-[...2 lines deleted...]
-    <t>2019-08</t>
+    <t>Mindfulness kan jongeren in gesloten (forensische) jeugdzorg helpen om meer rust, balans en zelfregulatie te ervaren. Dit project ontwikkelde een mindfulnessprogramma dat aansluit bij de leefwereld van jongeren in geslotenheid.</t>
   </si>
   <si>
     <t>Solid Base Studio</t>
   </si>
   <si>
-    <t>Het ontwikkelen van een evidence-based trainingsprogramma voor jongeren in Justitiële Jeugdinrichtingen om gedragsverandering te bewerkstelligen.</t>
-[...2 lines deleted...]
-    <t>2019-07</t>
+    <t>Solid Base Studio is een creatief trainingsprogramma dat jongeren in justitiële jeugdinrichtingen ondersteunt bij identiteitsontwikkeling, zelfvertrouwen en persoonlijke groei. Het programma helpt jongeren om actief aan hun toekomst te werken en gedragsverandering in gang te zetten.</t>
   </si>
   <si>
     <t>Project Life</t>
   </si>
   <si>
-    <t>Evaluatie van een herstelondersteunende interventie voor jongeren</t>
-[...11 lines deleted...]
-    <t>2019-03</t>
+    <t>Project Life is een herstelondersteunende groepsinterventie voor jongeren met forensische of psychiatrische problematiek. De interventie helpt jongeren om persoonlijke doelen te formuleren, hun eigen kracht te versterken en hun toekomstperspectief te vergroten.</t>
   </si>
   <si>
     <t>De combinatie van een emotieherkenning-training met de toediening van oxytocine binnen een forensische context</t>
   </si>
   <si>
-    <t>Het doel van dit project is om ERT aan te passen aan het Nederlandse forensische veld en de effectiviteit van ERT met oxytocinetoediening te evalueren.</t>
-[...2 lines deleted...]
-    <t>2019-06</t>
+    <t>Kan het verbeteren van emotieherkenning bijdragen aan beter sociaal functioneren van jongeren in de forensische jeugdzorg? Dit project onderzocht een innovatieve combinatie van emotieherkenningstraining en oxytocinetoediening als mogelijke nieuwe behandelaanpak.</t>
   </si>
   <si>
     <t>Evidence Gap Map Vaktherapie</t>
   </si>
   <si>
-    <t>Een inventarisatie van de literatuur en de onderzoeksbehoeften met betrekking tot vaktherapie</t>
-[...2 lines deleted...]
-    <t>2019-05</t>
+    <t>Hoe sterk is de wetenschappelijke basis van vaktherapie in de forensische jeugdzorg? Dit project brengt in kaart wat we al weten, waar de kennishiaten zitten en welke onderwerpen om vervolgonderzoek vragen.</t>
   </si>
   <si>
     <t>Onderzoek naar indicatoren radicalisering bij jongeren in forensische zorg: ‘vreemd of gevaarlijk’</t>
   </si>
   <si>
-    <t>Een literatuur- en kwalitatief onderzoek naar de kennis en ervaringen van professionals in het forensisch jeugdveld met radicalisering.</t>
-[...2 lines deleted...]
-    <t>2018-01</t>
+    <t>Hoe herken je signalen van radicalisering bij jongeren in de forensische jeugdzorg? Dit project biedt inzicht in belangrijke indicatoren, risicofactoren en handelingsperspectieven voor professionals.</t>
   </si>
   <si>
     <t>Back to the future</t>
   </si>
   <si>
-    <t>Deze precall richt zich op het vinden van de juiste onderwerpen voor de onderzoeksagenda van KFZ-J.</t>
+    <t>Welke ontwikkelingen bepalen de toekomst van de forensische zorg voor jeugd? In dit project zijn samen met experts toekomstscenario’s ontwikkeld die hebben geleid tot zes belangrijke onderzoeksthema’s voor de onderzoeksagenda van KFZ-Jeugd. Back to the future.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -679,62 +568,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/behandelmotivatie-bij-jongeren-en-ouders-in-forensische-behandeling" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-verkenning-implementatie-en-validatie" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ontwikkeling-van-gestandaardiseerde-diagnostiek-van-de-gewetensontwikkeling-bij-kinderen-en-jeugdigen" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreening-bij-jongeren-en-jongvolwassenen-call-j2019-04" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/verkenning-doelgroepen-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-implementatie-van-vr-assessment-whats-up" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/lets-talk-about-sexting" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/groepsdruk-en-delictgedrag-literatuuronderzoek-call-j2019-09" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/adamas-inzet-credible-messengers-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/moduleontwikkeling-ouderbetrokkenheid-binnen-het-preventiegerichte-halt-schoolspreekuur" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/risicoscreener-jeugd-implementatie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/het-vermogen-en-de-bereidheid-van-chronisch-getraumatiseerde-jongeren-om-deel-te-nemen-aan-traumatherapie-ervaringen-slapende-honden-methode" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-van-multidimensionele-familietherapie-call-j2018-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/literatuurstudie-naar-werkzame-elementen-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ask-me-first-jongeren-actief-betrekken-bij-risicotaxatie-de-transition-inventory" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/brains4use-op-weg-naar-een-hoger-niveau-van-effectiviteit-voor-de-interventie-voor-middelenmisbruik-bij-jongeren-in-justitiele-residentiele-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/effectonderzoek-naar-de-leerstraf-so-cool" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-effectiviteit-van-de-my-life-behandeling-werkt-het-en-wat-werkt-er" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/helende-honden-call-j2019-11" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/mindfulness-voor-gesloten-for-jeugdzorg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/solid-base-2go-back-home-call-j2019-8" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/project-life-call-j2019-07" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/de-combinatie-van-een-emotieherkenning-training-met-de-toediening-van-oxytocinebinnen-een-forensische-context-2019-03" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/evidence-gap-map-vaktherapie-call-j2019-06" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/onderzoek-naar-indicatoren-radicalisering-bij-jongeren-in-forensische-zorg-vreemd-of-gevaarlijk-call-j2019-05" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/back-to-the-future-pre-call-j2018-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z28"/>
+  <dimension ref="A1:Z23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -776,888 +665,666 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
       </c>
-      <c r="C2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G2" t="s">
-[...22 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="D3" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="P3" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="B4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
-[...19 lines deleted...]
-      <c r="A4" t="s">
+      <c r="D4" t="s">
+        <v>4</v>
+      </c>
+      <c r="E4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="V4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="B5" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="V5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="B6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D4" t="s">
-[...19 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C6" t="s">
         <v>34</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="D6" t="s">
+        <v>4</v>
+      </c>
+      <c r="E6" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+      <c r="T6" t="s">
+        <v>26</v>
+      </c>
+      <c r="V6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="B7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="D5" t="s">
-[...16 lines deleted...]
-      <c r="A6" t="s">
+      <c r="D7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" t="s">
+        <v>26</v>
+      </c>
+      <c r="M7" t="s">
+        <v>26</v>
+      </c>
+      <c r="R7" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="B8" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" t="s">
+        <v>26</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+      <c r="O8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="B9" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
-[...19 lines deleted...]
-      <c r="A7" t="s">
+      <c r="C9" t="s">
         <v>40</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="D9" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" t="s">
+        <v>26</v>
+      </c>
+      <c r="M9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>26</v>
+      </c>
+      <c r="U9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="B10" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C10" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...19 lines deleted...]
-      <c r="A8" t="s">
+      <c r="D10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" t="s">
+        <v>26</v>
+      </c>
+      <c r="U10" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="B11" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B8" s="1" t="s">
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="B12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="D8" t="s">
-[...22 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C12" t="s">
         <v>46</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="D12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" t="s">
+        <v>26</v>
+      </c>
+      <c r="O12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="B13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C13" t="s">
         <v>48</v>
       </c>
-      <c r="D9" t="s">
-[...22 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D13" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" t="s">
+        <v>26</v>
+      </c>
+      <c r="M13" t="s">
+        <v>26</v>
+      </c>
+      <c r="S13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="B14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D14" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>26</v>
+      </c>
+      <c r="R14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="B15" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...22 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C15" t="s">
         <v>52</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="D15" t="s">
+        <v>4</v>
+      </c>
+      <c r="E15" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" t="s">
+        <v>26</v>
+      </c>
+      <c r="U15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="B16" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C16" t="s">
         <v>54</v>
       </c>
-      <c r="D11" t="s">
-[...22 lines deleted...]
-      <c r="A12" t="s">
+      <c r="D16" t="s">
+        <v>4</v>
+      </c>
+      <c r="E16" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M16" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="B17" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C17" t="s">
         <v>56</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D17" t="s">
+        <v>4</v>
+      </c>
+      <c r="E17" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" t="s">
+        <v>26</v>
+      </c>
+      <c r="M17" t="s">
+        <v>26</v>
+      </c>
+      <c r="U17" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="B18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="D12" t="s">
-[...16 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C18" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="D18" t="s">
+        <v>4</v>
+      </c>
+      <c r="E18" t="s">
+        <v>26</v>
+      </c>
+      <c r="H18" t="s">
+        <v>26</v>
+      </c>
+      <c r="M18" t="s">
+        <v>26</v>
+      </c>
+      <c r="U18" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="B19" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C19" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...19 lines deleted...]
-      <c r="A14" t="s">
+      <c r="D19" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" t="s">
+        <v>26</v>
+      </c>
+      <c r="H19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="1" t="s">
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D20" t="s">
+        <v>4</v>
+      </c>
+      <c r="E20" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" t="s">
+        <v>26</v>
+      </c>
+      <c r="M20" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="B21" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="D14" t="s">
-[...22 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C21" t="s">
         <v>64</v>
       </c>
-      <c r="B15" s="1" t="s">
+      <c r="D21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" t="s">
+        <v>26</v>
+      </c>
+      <c r="M21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="B22" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C22" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...19 lines deleted...]
-      <c r="A16" t="s">
+      <c r="D22" t="s">
+        <v>4</v>
+      </c>
+      <c r="E22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="B23" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C23" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
-[...213 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
-[...156 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="G23" t="s">
+        <v>26</v>
+      </c>
+      <c r="J23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="B24" r:id="rId_hyperlink_23"/>
-[...3 lines deleted...]
-    <hyperlink ref="B28" r:id="rId_hyperlink_27"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>