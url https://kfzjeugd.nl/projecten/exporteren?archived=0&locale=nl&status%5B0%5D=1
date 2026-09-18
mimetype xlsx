--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,60 +86,78 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
+    <t>2026-49</t>
+  </si>
+  <si>
+    <t>Interventieontwikkeling gezonde seksualiteit</t>
+  </si>
+  <si>
+    <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>2026-48</t>
+  </si>
+  <si>
+    <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
+  </si>
+  <si>
+    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
+  </si>
+  <si>
     <t>2025-226</t>
   </si>
   <si>
     <t>AI in de Forensische Zorg</t>
   </si>
   <si>
     <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
-  </si>
-[...1 lines deleted...]
-    <t>x</t>
   </si>
   <si>
     <t>2025-44</t>
   </si>
   <si>
     <t>Relationeel beveiligen in de KVJJ</t>
   </si>
   <si>
     <t>Dit project heeft als doel een heldere, methodische handreiking te ontwikkelen voor de praktische toepassing van relationele beveiliging binnen KVJJ’s.</t>
   </si>
   <si>
     <t>2025-43</t>
   </si>
   <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
     <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
   </si>
   <si>
     <t>2025-45</t>
   </si>
   <si>
     <t>Monitoring van de implementatie van het beleidsprogramma Middelengebruik binnen drie JJI’s: De Hartelborgt, De Hunnerberg en Den Hey-Acker</t>
   </si>
@@ -508,62 +526,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/relationeel-beveiligen-in-de-kvjj" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/relationeel-beveiligen-in-de-kvjj" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z9"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -623,267 +641,333 @@
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
-      <c r="P2" t="s">
-[...2 lines deleted...]
-      <c r="Z2" t="s">
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>27</v>
+      </c>
+      <c r="U2" t="s">
+        <v>27</v>
+      </c>
+      <c r="V2" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
-      <c r="V3" t="s">
+      <c r="U3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
-      <c r="K4" t="s">
-[...5 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="P4" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="K5" t="s">
-[...5 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="V5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
+      <c r="K6" t="s">
+        <v>27</v>
+      </c>
       <c r="M6" t="s">
         <v>27</v>
       </c>
-      <c r="P6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Z6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
-      <c r="I7" t="s">
-[...2 lines deleted...]
-      <c r="Z7" t="s">
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+      <c r="S7" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
       <c r="G8" t="s">
         <v>27</v>
       </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
       <c r="P8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="Q8" t="s">
         <v>27</v>
       </c>
       <c r="Y8" t="s">
         <v>27</v>
       </c>
       <c r="Z8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>48</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
       <c r="G9" t="s">
         <v>27</v>
       </c>
-      <c r="M9" t="s">
-[...2 lines deleted...]
-      <c r="Q9" t="s">
+      <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="Z9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" t="s">
+        <v>27</v>
+      </c>
+      <c r="P10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z11" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>