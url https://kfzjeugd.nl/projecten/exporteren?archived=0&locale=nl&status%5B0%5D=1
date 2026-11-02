--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Callnumber</t>
   </si>
   <si>
     <t>Naam</t>
   </si>
   <si>
     <t>Tekst</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Afgerond</t>
   </si>
   <si>
     <t>In ontwikkeling</t>
   </si>
   <si>
     <t>Nee</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
@@ -86,141 +86,105 @@
   <si>
     <t>Responsiviteit en behandelmotivatie</t>
   </si>
   <si>
     <t>Preventie</t>
   </si>
   <si>
     <t>Verslaving</t>
   </si>
   <si>
     <t>Ervaringsdeskundigheid</t>
   </si>
   <si>
     <t>Behandeling</t>
   </si>
   <si>
     <t>Handreikingen</t>
   </si>
   <si>
     <t>Stoornis- en delictspecifiek</t>
   </si>
   <si>
     <t>Overige</t>
   </si>
   <si>
-    <t>2026-49</t>
-[...1 lines deleted...]
-  <si>
     <t>Interventieontwikkeling gezonde seksualiteit</t>
   </si>
   <si>
     <t>Hoe ondersteun je forensische jongeren bij een gezonde seksuele ontwikkeling? Dit project ontwikkelt samen met jongeren, professionals en experts een praktische interventie die relaties, grenzen en seksualiteit beter bespreekbaar maakt in de forensische jeugdzorg.</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2026-48</t>
-[...1 lines deleted...]
-  <si>
     <t>Professionals versterken in het cultuur- en traumasensitief begeleiden van jongeren en hun ouders met een vluchtelingenstatus</t>
   </si>
   <si>
-    <t>Het doel van dit project is de ontwikkeling van een gevarieerd leertraject dat bestaat uit een divers palet aan leermiddelen.</t>
-[...2 lines deleted...]
-    <t>2025-226</t>
+    <t>Dit onderzoek richt zich op het versterken van de kennis en vaardigheden van professionals in de forensische jeugdzorg, zodat zij beter kunnen aansluiten bij jongeren en gezinnen met een Syrische, Somalische of Eritrese vluchtelingenachtergrond. Met een gevarieerd leertraject wordt gewerkt aan cultuursensitieve hulpverlening en effectievere ondersteuning.</t>
   </si>
   <si>
     <t>AI in de Forensische Zorg</t>
   </si>
   <si>
-    <t>Het doel van dit project is om te onderzoeken hoe verschillende vormen van AI op een verantwoorde, effectieve en duurzame manier kunnen worden ingezet in de klinische en ambulante forensische zorg, zowel in de jeugd- als volwassenensector.</t>
-[...2 lines deleted...]
-    <t>2025-44</t>
+    <t>Dit project onderzoekt hoe artificiële intelligentie (AI) op een verantwoorde en effectieve manier kan worden ingezet om de klinische en ambulante forensische zorg voor jongeren en volwassenen te verbeteren. Het doel is zorgprofessionals inzicht te geven in de mogelijkheden, risico’s en implementatie van AI, en hen te ondersteunen bij de praktische toepassing ervan.</t>
   </si>
   <si>
     <t>Relationeel beveiligen in de KVJJ</t>
   </si>
   <si>
-    <t>Dit project heeft als doel een heldere, methodische handreiking te ontwikkelen voor de praktische toepassing van relationele beveiliging binnen KVJJ’s.</t>
-[...2 lines deleted...]
-    <t>2025-43</t>
+    <t>Dit project richt zich op het ontwikkelen van een praktische handreiking voor relationele beveiliging binnen de Kleinschalige Voorzieningen Justitiële Jeugd (KVJJ’s). Het doel is om medewerkers houvast te bieden bij de dagelijkse begeleiding van jongeren, met behoud van een gezamenlijke visie en ruimte voor maatwerk.</t>
   </si>
   <si>
     <t>Doorontwikkeling en erkenning van de interventie Leren van Delict</t>
   </si>
   <si>
-    <t>Het project streeft na om nieuwe interventiehandleidingen voor Leren van Delict te ontwikkelen.</t>
-[...2 lines deleted...]
-    <t>2025-45</t>
+    <t>Dit project richt zich op de doorontwikkeling van de interventie Leren van Delict, die jongeren in de forensische jeugdzorg helpt inzicht te krijgen in de factoren en keuzes die hebben bijgedragen aan hun delictgedrag. De vernieuwde interventie moet beter aansluiten bij het cognitieve niveau, de motivatie en de behoeften van jongeren en professionals ondersteunen bij het voorkomen van terugval.</t>
   </si>
   <si>
     <t>Monitoring van de implementatie van het beleidsprogramma Middelengebruik binnen drie JJI’s: De Hartelborgt, De Hunnerberg en Den Hey-Acker</t>
   </si>
   <si>
-    <t>In dit onderzoek wordt de implementatie van het beleidsprogramma Middelengebruik met de focus op het handelen van medewerkers rondom middelengebruik gemonitord.</t>
-[...11 lines deleted...]
-    <t>2024-39</t>
+    <t>Dit onderzoek richt zich op de implementatie van het beleidsprogramma Middelengebruik binnen drie Justitiële Jeugdinrichtingen, met als doel middelengebruik bij jongeren beter te signaleren, bespreekbaar te maken en aan te pakken. Daarbij wordt onderzocht hoe medewerkers het beleid in de praktijk toepassen en hoe zij jongeren beter kunnen ondersteunen bij middelenproblematiek.</t>
   </si>
   <si>
     <t>Sekseverschillen in de relatie tussen psychische stoornis en delictgedrag</t>
   </si>
   <si>
-    <t>Dit project beoogt breed inzicht te geven in hoe de ontwikkeling van (kinder- en jeugd)psychiatrische stoornissen delictgedrag beïnvloeden, waarbij de verschillen tussen jongens en meisjes wordt onderzocht.</t>
-[...2 lines deleted...]
-    <t>2023-35</t>
+    <t>Dit onderzoek richt zich op de relatie tussen psychische stoornissen en delictgedrag bij jongeren, met specifieke aandacht voor verschillen en overeenkomsten tussen jongens en meisjes. De resultaten worden vertaald naar praktische adviezen voor professionals over de diagnostiek, behandeling en bejegening van meisjes in de forensische zorg.</t>
   </si>
   <si>
     <t>i-ForMotivAction: Middelengebruik bij jongvolwassenen met forensische problematiek: van zelfinzicht naar motivatie tot actie</t>
   </si>
   <si>
-    <t>Binnen het project wordt onderzocht of inzicht bieden in het eigen gebruik middels een dagboekstudie (via een mobiele app) werkt om de doelgroep (intrinsiek) te motiveren om aan de slag te gaan met hun middelengebruik, hetzij door de eerste stappen te zetten om te gaan minderen of te gaan stoppen met gebruik.</t>
-[...8 lines deleted...]
-    <t>Het doel van dit project is het doorontwikkelen van een bestaande interventie voor het stimuleren van behandelmotivatie bij jongeren in de (trans)forensische jeugdzorg (‘Up2U’).</t>
+    <t>Middelengebruik kan het behalen van behandel- en levensdoelen in de weg staan. Dit project onderzoekt of een mobiele app jongvolwassenen met forensische problematiek meer inzicht kan geven in hun middelengebruik en hen kan motiveren om te minderen of te stoppen.</t>
+  </si>
+  <si>
+    <t>Feelee in de forensische psychiatrie</t>
+  </si>
+  <si>
+    <t>Hoe kun je jongeren ondersteunen bij het beter herkennen, begrijpen en reguleren van emoties? Binnen deze projecten is onderzocht hoe de app Feelee kan bijdragen aan emotieregulatie en zelfinzicht bij jongeren in de forensische jeugdhulp, en hoe de app duurzaam kan worden geïmplementeerd in de dagelijkse praktijk.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="single"/>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
@@ -526,62 +490,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/relationeel-beveiligen-in-de-kvjj" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/forward-with-feelee-onderzoek-en-implementatie-in-de-forensische-jeugdhulp" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/up2u-future-het-verkennen-en-versterken-van-behandelmotivatie-bij-jongeren-in-de-forensische-jeugdzorg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/interventieontwikkeling-gezonde-seksualiteit" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/professionals-versterken-in-het-cultuur-en-traumasensitief-begeleiden-van-jongeren-en-hun-ouders-met-een-vluchtelingenstatus" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/ai-in-de-forensische-zorg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/relationeel-beveiligen-in-de-kvjj" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/doorontwikkeling-en-erkenning-van-de-interventie-leren-van-delict" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/monitoring-van-de-implementatie-van-het-beleidsprogramma-middelengebruik-binnen-drie-jjis-de-hartelborgt-de-hunnerberg-en-den-hey-acker" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/sekseverschillen-in-de-relatie-tussen-psychische-stoornis-en-delictgedrag-bij-vrouwelijke-jeugddelinquenten" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/i-formotivaction-middelengebruik-bij-jongvolwassenen-met-forensische-problematiek-van-zelfinzicht-naar-motivatie-tot-actie" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kfzjeugd.nl/projecten/g-moji-in-de-forensische-psychiatrie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B11" sqref="B11"/>
+      <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -623,351 +587,291 @@
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>10</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
-      <c r="A2" t="s">
+      <c r="B2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="R2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" t="s">
+      <c r="B3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="U3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z3" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>5</v>
       </c>
       <c r="F4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z4" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:26">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" s="1" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>5</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="V5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:26">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>5</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="M6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>5</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="S7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:26">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" s="1" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>5</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G8" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="I8" t="s">
+        <v>26</v>
       </c>
       <c r="Z8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" s="1" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>5</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G9" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="P9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>26</v>
       </c>
       <c r="Z9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:26">
-      <c r="A10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B10" s="1" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
         <v>5</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="P10" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Y10" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="Z10" t="s">
-        <v>27</v>
-[...28 lines deleted...]
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>