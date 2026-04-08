--- v1 (2026-02-22)
+++ v2 (2026-04-08)
@@ -636,51 +636,51 @@
         <v>27</v>
       </c>
       <c r="Y3" t="s">
         <v>27</v>
       </c>
       <c r="Z3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>27</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>27</v>
       </c>
       <c r="V4" t="s">
         <v>27</v>
       </c>
       <c r="Y4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C5" t="s">
         <v>36</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>